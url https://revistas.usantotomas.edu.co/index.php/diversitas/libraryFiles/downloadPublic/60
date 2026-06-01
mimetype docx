--- v0 (2026-05-12)
+++ v1 (2026-06-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="15D01C02" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
         <w:t>DIVERSITAS: PERSPECTIVAS EN PSICOLOGÍA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BCF344B" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -244,152 +244,82 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="267EC93E" w14:textId="2886B033" w:rsidR="00C2247D" w:rsidRPr="00DE1F76" w:rsidRDefault="00C2247D" w:rsidP="00DE1F76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="004F88"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1F76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">☐ Investigación empírica original ☐ Estudio psicométrico o de adaptación de instrumentos ☐ Revisión sistemática de literatura ☐ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> ☐ Reporte de caso con valor científico ☐ Carta al editor</w:t>
+              <w:t>☐ Investigación empírica original ☐ Estudio psicométrico o de adaptación de instrumentos ☐ Revisión sistemática de literatura ☐ Meta-análisis ☐ Reporte de caso con valor científico ☐ Carta al editor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2247D" w:rsidRPr="00DE1F76" w14:paraId="009B01CB" w14:textId="77777777" w:rsidTr="00DE1F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0582F111" w14:textId="13C9786D" w:rsidR="00C2247D" w:rsidRPr="00DE1F76" w:rsidRDefault="00C2247D" w:rsidP="00DE1F76">
+          <w:p w14:paraId="0582F111" w14:textId="4F5C4211" w:rsidR="00C2247D" w:rsidRPr="00DE1F76" w:rsidRDefault="00C2247D" w:rsidP="00DE1F76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="004F88"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1F76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Línea temática principal de Diversitas</w:t>
             </w:r>
-            <w:r w:rsidR="00247CE4">
-[...50 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5005" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B66C4DD" w14:textId="77777777" w:rsidR="00C2247D" w:rsidRPr="00DE1F76" w:rsidRDefault="00C2247D" w:rsidP="00DE1F76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="004F88"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2247D" w:rsidRPr="00DE1F76" w14:paraId="2AA12121" w14:textId="77777777" w:rsidTr="00DE1F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
@@ -583,55 +513,63 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Diligencien la siguiente tabla con los datos de cada autora y autor del manuscrito, en el orden acordado para la publicación. Los datos solicitados orientan la gobernanza de metadatos en el Sistema de Revistas Científicas OJS y los aplicativos de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>MinCiencias</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D7991" w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A17EB">
-[...3 lines deleted...]
-        <w:t>Publindex.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A17EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Publindex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A17EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A033AF8" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Repliquen esta ficha para cada una de las autoras y autores.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="8828" w:type="dxa"/>
         <w:tblCellMar>
@@ -1102,51 +1040,69 @@
             </w:pPr>
             <w:r w:rsidRPr="00DE1F76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fuente del valor h5 (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE1F76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PoP</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DE1F76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, Google Scholar)</w:t>
+              <w:t xml:space="preserve">, Google </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE1F76">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Scholar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE1F76">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4297" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D6130BC" w14:textId="77777777" w:rsidR="004348A8" w:rsidRPr="00DE1F76" w:rsidRDefault="004348A8" w:rsidP="00DE1F76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004348A8" w:rsidRPr="00DE1F76" w14:paraId="1C00BF77" w14:textId="77777777" w:rsidTr="00DE1F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1538,93 +1494,68 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00FBB06C" w14:textId="5C946701" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3. Pertinencia del manuscrito para Diversitas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52ABBEEE" w14:textId="4B27C096" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
+    <w:p w14:paraId="52ABBEEE" w14:textId="619FB3A4" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Justifiquen brevemente (máximo 200 palabras) por qué su manuscrito es pertinente para Diversitas, indicando cómo se inscribe en las líneas temáticas y cuál es su aporte al campo psicológico, al contexto colombiano o latinoamericano, o al avance del conocimiento psicológico de alcance universal con aplicación o desarrollo en el contexto latinoamericano</w:t>
       </w:r>
-      <w:r w:rsidR="00247CE4">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="000A17EB">
+      <w:r w:rsidR="000918AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247A341A" w14:textId="5BA7BF84" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="004348A8" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2D9FD6" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -1824,51 +1755,79 @@
     <w:p w14:paraId="58EF2B4E" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Las autoras y autores firmantes declaramos que cada persona identificada como autora en este manuscrito cumple simultáneamente con los cuatro criterios de autoría del International </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Medical Journal </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A17EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A17EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A17EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A17EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Editors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ICMJE):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5D4126" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
@@ -2022,58 +1981,58 @@
         <w:t>Taxonomy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marquen con una X los roles correspondientes a cada persona.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2721"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="996"/>
+        <w:gridCol w:w="2764"/>
+        <w:gridCol w:w="1017"/>
+        <w:gridCol w:w="1017"/>
+        <w:gridCol w:w="1017"/>
+        <w:gridCol w:w="1017"/>
+        <w:gridCol w:w="1017"/>
+        <w:gridCol w:w="1058"/>
+        <w:gridCol w:w="1023"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D9240E" w:rsidRPr="00D9240E" w14:paraId="71A226FE" w14:textId="47A95551" w:rsidTr="007E6372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6302A45F" w14:textId="74D3F8C7" w:rsidR="00D9240E" w:rsidRPr="00D9240E" w:rsidRDefault="00D9240E" w:rsidP="00D9240E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D9240E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rol CRediT</w:t>
@@ -2411,51 +2370,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D9240E" w:rsidRPr="00D9240E" w14:paraId="6B02573E" w14:textId="4A69EE15" w:rsidTr="007E6372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ECB542B" w14:textId="226DCAE3" w:rsidR="00D9240E" w:rsidRPr="00D9240E" w:rsidRDefault="00D9240E" w:rsidP="00D9240E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D9240E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Curación de datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1968BE4E" w14:textId="77777777" w:rsidR="00D9240E" w:rsidRPr="00D9240E" w:rsidRDefault="00D9240E" w:rsidP="00D9240E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62597127" w14:textId="77777777" w:rsidR="00D9240E" w:rsidRPr="00D9240E" w:rsidRDefault="00D9240E" w:rsidP="00D9240E">
@@ -2540,50 +2498,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D9240E" w:rsidRPr="00D9240E" w14:paraId="5DE6A3BE" w14:textId="014609D1" w:rsidTr="007E6372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="065D4767" w14:textId="690D3211" w:rsidR="00D9240E" w:rsidRPr="00D9240E" w:rsidRDefault="00D9240E" w:rsidP="00D9240E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D9240E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Análisis formal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4388ECB2" w14:textId="77777777" w:rsidR="00D9240E" w:rsidRPr="00D9240E" w:rsidRDefault="00D9240E" w:rsidP="00D9240E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76ED3DEE" w14:textId="77777777" w:rsidR="00D9240E" w:rsidRPr="00D9240E" w:rsidRDefault="00D9240E" w:rsidP="00D9240E">
@@ -4225,256 +4184,168 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ Cumple con la legislación nacional e internacional aplicable al tipo de investigación realizada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A9BE55" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">☐ La investigación no involucra investigación con seres humanos ni con animales (marquen solo si aplica; ejemplo: revisiones sistemáticas o </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> sin recolección de datos primarios). En este caso, los puntos anteriores no aplican.</w:t>
+        <w:t>☐ La investigación no involucra investigación con seres humanos ni con animales (marquen solo si aplica; ejemplo: revisiones sistemáticas o meta-análisis sin recolección de datos primarios). En este caso, los puntos anteriores no aplican.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FC07E2" w14:textId="77777777" w:rsidR="00D9240E" w:rsidRDefault="00D9240E" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F78377" w14:textId="1EAD50A8" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
         <w:t>Investigación con poblaciones vulnerables o vulneradas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7B5C19" w14:textId="2DDF3817" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
+    <w:p w14:paraId="3F7B5C19" w14:textId="36A16E2C" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>¿Su investigación involucra a alguna de las poblaciones identificadas como vulnerables o vulneradas</w:t>
       </w:r>
-      <w:r w:rsidR="00247CE4">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="000A17EB">
+      <w:r w:rsidR="000918AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A890C43" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ No.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A856BB" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ Sí. Especifiquen cuál o cuáles: ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33142F75" w14:textId="31A71693" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
+    <w:p w14:paraId="33142F75" w14:textId="73201D2E" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la respuesta es sí, declaren que la investigación cumple las </w:t>
       </w:r>
       <w:r w:rsidR="007D7991" w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">siguientes </w:t>
       </w:r>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>exigencias éticas reforzadas</w:t>
       </w:r>
-      <w:r w:rsidR="00455F3A">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="000A17EB">
+      <w:r w:rsidR="000918AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286D6828" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ El comité de ética aprobó específicamente el protocolo para la población vulnerable involucrada (no aprobación genérica del proyecto).</w:t>
       </w:r>
     </w:p>
@@ -4532,51 +4403,59 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ Cuando aplica, se contempló la devolución de resultados a la comunidad participante.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34537299" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ El manuscrito emplea lenguaje no estigmatizante al referirse a las personas y comunidades involucradas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006037F2" w14:textId="24725DFD" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
+    <w:p w14:paraId="006037F2" w14:textId="320C74CF" w:rsidR="001A2B4F" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E9EFDC" w14:textId="77777777" w:rsidR="000918AA" w:rsidRPr="000A17EB" w:rsidRDefault="000918AA" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="064EE2A9" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -5349,69 +5228,69 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ Reescritura de oraciones o párrafos por estilo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4134D9FF" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>☐ Traducción o pulido lingüístico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239BEBC6" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>☐ Resumen de texto proporcionado por las autoras o autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB0C021" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ Generación de redacción alternativa para títulos y resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC78A7B" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6075,72 +5954,66 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CB2B2BF" w14:textId="2E7A340E" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Declaración de responsabilidad humana</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E803402" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las autoras y autores firmantes declaramos que toda asistencia de inteligencia artificial generativa se realizó bajo supervisión humana, asumimos responsabilidad última por el contenido del manuscrito y confirmamos que </w:t>
-[...6 lines deleted...]
-        <w:t>ninguna herramienta de inteligencia artificial figura como autora del trabajo. Las autoras y autores hemos revisado, editado y aprobado los resultados generados por las herramientas. Las afirmaciones factuales y citas han sido verificadas por las autoras y autores contra las fuentes originales.</w:t>
+        <w:t>Las autoras y autores firmantes declaramos que toda asistencia de inteligencia artificial generativa se realizó bajo supervisión humana, asumimos responsabilidad última por el contenido del manuscrito y confirmamos que ninguna herramienta de inteligencia artificial figura como autora del trabajo. Las autoras y autores hemos revisado, editado y aprobado los resultados generados por las herramientas. Las afirmaciones factuales y citas han sido verificadas por las autoras y autores contra las fuentes originales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A578EDF" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
         <w:t>11. Declaración de disponibilidad de datos, métodos analíticos y materiales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C10B2EA" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="00D9240E">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6689,118 +6562,82 @@
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D6D850" w14:textId="10EB9F92" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
         <w:t>13. Estándar de reporte aplicado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32352D7C" w14:textId="5FE3C985" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
+    <w:p w14:paraId="32352D7C" w14:textId="040CE6E4" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Indiquen el estándar internacional de reporte que aplicaron al manuscrito conforme a las Directrices para autores</w:t>
       </w:r>
-      <w:r w:rsidR="00455F3A">
-[...40 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="000918AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1EBF45" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Estándar aplicado: ____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9C9002" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Adjuntan la lista de comprobación del estándar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144D83AE" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -6827,51 +6664,50 @@
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ No (justifiquen): ____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FFA7EC" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>14. Sugerencia de pares evaluadoras y evaluadores</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D9ABA7" w14:textId="77777777" w:rsidR="001A2B4F" w:rsidRPr="000A17EB" w:rsidRDefault="001A2B4F" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Sugieran al menos tres pares evaluadoras o evaluadores con experticia en el diseño y temática del manuscrito. Diversitas no se compromete a asignar evaluadores sugeridos, pero la información orienta la selección del equipo editorial.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -7867,91 +7703,97 @@
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
         <w:t>16. Cesión de derechos patrimoniales de autor en favor de la Universidad Santo Tomás</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FFBCA8" w14:textId="77777777" w:rsidR="00C2247D" w:rsidRPr="000A17EB" w:rsidRDefault="00C2247D" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Las autoras y autores firmantes (en adelante LOS CEDENTES), en calidad de autores del manuscrito identificado en el apartado 1, postulado a la revista Diversitas: Perspectivas en Psicología de la Universidad Santo Tomás (Sede Principal), manifestamos nuestra voluntad de ceder, en caso de aceptación para publicación, de manera total, irrevocable y sin limitación alguna, ni territorial, a título gratuito, los derechos patrimoniales de autor derivados del manuscrito antes mencionado, a favor de la Universidad Santo Tomás, Institución de Educación Superior identificada con NIT 860.012.357-6 (en adelante EL CESIONARIO), específicamente para la revista Diversitas: Perspectivas en Psicología.</w:t>
+        <w:t xml:space="preserve">Las autoras y autores firmantes (en adelante LOS CEDENTES), en calidad de autores del manuscrito identificado en el apartado 1, postulado a la revista Diversitas: Perspectivas en Psicología de la Universidad Santo Tomás (Sede Principal), manifestamos nuestra voluntad de ceder, en caso de aceptación para publicación, de manera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A17EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>total, irrevocable y sin limitación alguna, ni territorial, a título gratuito, los derechos patrimoniales de autor derivados del manuscrito antes mencionado, a favor de la Universidad Santo Tomás, Institución de Educación Superior identificada con NIT 860.012.357-6 (en adelante EL CESIONARIO), específicamente para la revista Diversitas: Perspectivas en Psicología.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F5780A" w14:textId="7DC1105E" w:rsidR="00C2247D" w:rsidRPr="000A17EB" w:rsidRDefault="00C2247D" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Asimismo, autorizamos el registro y difusión en bases de datos donde se indexe la publicación (Sistemas de Indexación y Resumen </w:t>
       </w:r>
       <w:r w:rsidR="00A20D36" w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> SIR).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110AC69E" w14:textId="77777777" w:rsidR="00C2247D" w:rsidRPr="000A17EB" w:rsidRDefault="00C2247D" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>El presente contrato se regula conforme al Manual de Contratación (Acuerdo No. 40 del 29 de agosto de 2011 emitido por la Universidad Santo Tomás), al Reglamento de Propiedad Intelectual de la Universidad Santo Tomás (Acuerdo 40 del 2 de octubre de 2017) y a las cláusulas que se describen a continuación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65724A9A" w14:textId="77777777" w:rsidR="00C2247D" w:rsidRPr="000A17EB" w:rsidRDefault="00C2247D" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cláusula primera</w:t>
       </w:r>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. LOS CEDENTES manifiestan que todos los contenidos de la obra antes citada son de su autoría, que son inéditos, que no están siendo evaluados por otra institución, que no los han enajenado a terceros, que no tienen limitación legal o contractual que les prohíba autorizar su publicación, así como hacerlos visibles en los </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -8098,51 +7940,58 @@
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cláusula quinta</w:t>
       </w:r>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. En caso de rechazo del manuscrito </w:t>
       </w:r>
       <w:r w:rsidR="00A20D36" w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>ya sea en primera instancia, por lectura preliminar atendiendo a baja calidad del manuscrito (enfoque, estructura, metodología, rigor científico, aporte novedoso) o por detección de un alto índice de similitud con otras fuentes bibliográficas; o en segunda instancia, por dictamen no publicable posterior a evaluación por pares</w:t>
+        <w:t xml:space="preserve">ya sea en primera instancia, por lectura preliminar atendiendo a baja calidad del manuscrito (enfoque, estructura, metodología, rigor científico, aporte novedoso) o por detección de un alto índice de similitud con otras fuentes bibliográficas; o en segunda instancia, por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A17EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dictamen no publicable posterior a evaluación por pares</w:t>
       </w:r>
       <w:r w:rsidR="00A20D36" w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>EL CESIONARIO deroga el presente contrato, para dar paso a las autoras y autores a postular el manuscrito en otra revista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D3F352" w14:textId="77777777" w:rsidR="00C2247D" w:rsidRPr="000A17EB" w:rsidRDefault="00C2247D" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
@@ -8154,58 +8003,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Las partes manifiestan que cualquier acuerdo verbal o escrito anterior al presente contrato no tiene validez alguna y por tanto no produce efectos jurídicos entre las partes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2A452B" w14:textId="75E8B74D" w:rsidR="00C2247D" w:rsidRPr="000A17EB" w:rsidRDefault="00C2247D" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cláusula séptima</w:t>
       </w:r>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Tras la lectura del presente contrato, LOS CEDENTES aceptan la totalidad de las cláusulas que lo componen. La autora o autor de correspondencia firma y diligencia de manera íntegra los datos en el </w:t>
-[...6 lines deleted...]
-        <w:t>primer campo de firmas, seguido por la firma de la totalidad de las autoras y autores que participaron en el manuscrito en mención.</w:t>
+        <w:t>. Tras la lectura del presente contrato, LOS CEDENTES aceptan la totalidad de las cláusulas que lo componen. La autora o autor de correspondencia firma y diligencia de manera íntegra los datos en el primer campo de firmas, seguido por la firma de la totalidad de las autoras y autores que participaron en el manuscrito en mención.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAC34D3" w14:textId="77777777" w:rsidR="00C2247D" w:rsidRPr="000A17EB" w:rsidRDefault="00C2247D" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Por lo anterior, las partes suscriben el presente contrato en señal de aceptación de cada una de las cláusulas que lo componen, a los _____ días del mes _____ del año _____.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF4E88C" w14:textId="77777777" w:rsidR="00F8730A" w:rsidRPr="000A17EB" w:rsidRDefault="00F8730A" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
@@ -8724,50 +8566,51 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ Las tablas y figuras están en formato editable, numeradas consecutivamente, con título descriptivo claro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755B6970" w14:textId="77777777" w:rsidR="00F8730A" w:rsidRPr="000A17EB" w:rsidRDefault="00F8730A" w:rsidP="00565459">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>☐ Las figuras tienen formato de alta resolución (mínimo 300 dpi).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE8EF17" w14:textId="77777777" w:rsidR="00F8730A" w:rsidRPr="000A17EB" w:rsidRDefault="00F8730A" w:rsidP="00565459">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ Las tablas y figuras son autocontenidas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59291381" w14:textId="77777777" w:rsidR="00F8730A" w:rsidRPr="000A17EB" w:rsidRDefault="00F8730A" w:rsidP="00565459">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8870,51 +8713,50 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>☐ Las tablas y figuras no contienen nombres de autores en pie o en notas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56849C08" w14:textId="77777777" w:rsidR="00F8730A" w:rsidRPr="000A17EB" w:rsidRDefault="00F8730A" w:rsidP="00565459">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>☐ El nombre de la institución de aprobación del comité de ética está omitido en el cuerpo del manuscrito; se presenta solo el código institucional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3862CA81" w14:textId="7C52608F" w:rsidR="00F8730A" w:rsidRPr="000A17EB" w:rsidRDefault="00F8730A" w:rsidP="00565459">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A17EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004F88"/>
         </w:rPr>
         <w:t>Apartados obligatorios presentes en el manuscrito</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40FF8A69" w14:textId="77777777" w:rsidR="00F8730A" w:rsidRPr="000A17EB" w:rsidRDefault="00F8730A" w:rsidP="00565459">
       <w:pPr>
@@ -9684,50 +9526,51 @@
         <w:gridCol w:w="4981"/>
         <w:gridCol w:w="4981"/>
       </w:tblGrid>
       <w:tr w:rsidR="00040CE0" w:rsidRPr="00565459" w14:paraId="1A571F59" w14:textId="77777777" w:rsidTr="00040CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B19CFB1" w14:textId="0E89AAFB" w:rsidR="00040CE0" w:rsidRPr="00565459" w:rsidRDefault="00040CE0" w:rsidP="00565459">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00565459">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Autor/a 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="55362C87" w14:textId="7420D860" w:rsidR="00040CE0" w:rsidRPr="00565459" w:rsidRDefault="00040CE0" w:rsidP="00565459">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00040CE0" w:rsidRPr="00565459" w14:paraId="7147590F" w14:textId="77777777" w:rsidTr="00040CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9876,146 +9719,148 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Replicar la tabla de firma para cada autora o autor adicional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB34931" w14:textId="77777777" w:rsidR="00D062EC" w:rsidRPr="000A17EB" w:rsidRDefault="00D062EC" w:rsidP="000A17EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D062EC" w:rsidRPr="000A17EB" w:rsidSect="000A17EB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FBCD1F7" w14:textId="77777777" w:rsidR="00A44801" w:rsidRDefault="00A44801" w:rsidP="007D7991">
+    <w:p w14:paraId="45DF31B3" w14:textId="77777777" w:rsidR="00974B82" w:rsidRDefault="00974B82" w:rsidP="007D7991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43DD31BD" w14:textId="77777777" w:rsidR="00A44801" w:rsidRDefault="00A44801" w:rsidP="007D7991">
+    <w:p w14:paraId="0FBD9D7C" w14:textId="77777777" w:rsidR="00974B82" w:rsidRDefault="00974B82" w:rsidP="007D7991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ABEFD01" w14:textId="77777777" w:rsidR="00A44801" w:rsidRDefault="00A44801" w:rsidP="007D7991">
+    <w:p w14:paraId="0CFC574F" w14:textId="77777777" w:rsidR="00974B82" w:rsidRDefault="00974B82" w:rsidP="007D7991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09083816" w14:textId="77777777" w:rsidR="00A44801" w:rsidRDefault="00A44801" w:rsidP="007D7991">
+    <w:p w14:paraId="7D4B32BC" w14:textId="77777777" w:rsidR="00974B82" w:rsidRDefault="00974B82" w:rsidP="007D7991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00782D06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9DCE8B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="004F88"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -15156,240 +15001,242 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="914626937">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="971986501">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="745104031">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1208106979">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1700200991">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="738020349">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1849785296">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1189367939">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1880822404">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1885216604">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="570578798">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1055816438">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="558251560">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2004163710">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="233668217">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1505048692">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="218370883">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1561745945">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1438139107">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="799762133">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1185636074">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="564605958">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="4940895">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="304435598">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="583341639">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="902562372">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="470172148">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="99959526">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="577905905">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="111561778">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="2066295160">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="963077036">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1063022544">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="183055791">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1990863046">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A2B4F"/>
     <w:rsid w:val="00040CE0"/>
     <w:rsid w:val="000475E4"/>
+    <w:rsid w:val="000918AA"/>
     <w:rsid w:val="000A17EB"/>
     <w:rsid w:val="001A2B4F"/>
     <w:rsid w:val="00247CE4"/>
     <w:rsid w:val="004348A8"/>
     <w:rsid w:val="00455F3A"/>
     <w:rsid w:val="00565459"/>
     <w:rsid w:val="007D7991"/>
+    <w:rsid w:val="00974B82"/>
     <w:rsid w:val="00A20D36"/>
     <w:rsid w:val="00A44801"/>
     <w:rsid w:val="00A55A83"/>
     <w:rsid w:val="00AC2FD7"/>
     <w:rsid w:val="00C2247D"/>
     <w:rsid w:val="00C95C57"/>
     <w:rsid w:val="00D062EC"/>
     <w:rsid w:val="00D17AE4"/>
     <w:rsid w:val="00D9240E"/>
     <w:rsid w:val="00DB7F72"/>
     <w:rsid w:val="00DE1F76"/>
     <w:rsid w:val="00F8730A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="35D38CB2"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16328,51 +16175,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D7991"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007D7991"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -16635,72 +16482,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>21831</Characters>
+  <Pages>11</Pages>
+  <Words>3878</Words>
+  <Characters>21330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>661</Lines>
-  <Paragraphs>374</Paragraphs>
+  <Lines>177</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25083</CharactersWithSpaces>
+  <CharactersWithSpaces>25158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>